--- v0 (2025-10-06)
+++ v1 (2026-05-21)
@@ -1,10107 +1,2994 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38CD05C8" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="00000000">
-[...490 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3F9FC509" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading1"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>resumen</w:t>
+        <w:t>Template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> do artigo deve ser elaborado em língua espanhola (idioma secundário), seguindo, tanto quanto possível, a redação utilizada no </w:t>
+        <w:t xml:space="preserve"> de Manuscrito Sem Identificação - Revista Macambira</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F56B2A6" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Instruções Importantes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1075F9" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdSpace"/>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8AD268" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Este </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>Resumen</w:t>
+        <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, tamanho 10, espaçamento simples, justificado, sem recuo de parágrafo. </w:t>
+        <w:t xml:space="preserve"> deve ser utilizado para a submissão inicial do manuscrito. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>NÃO INCLUA NENHUMA INFORMAÇÃO QUE POSSA IDENTIFICAR OS AUTORES OU SUAS AFILIAÇÕES NESTE DOCUMENTO.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Qualquer menção a essas informações deve ser substituída por </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>[eliminado para efeitos de avaliação por pares]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB6D0D9" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00752C65" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Formatação do arquivo - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752C65">
+        <w:t>Configurações de Página</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0676F259" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00217140" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217140">
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Papel:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217140">
+        <w:t xml:space="preserve"> A4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3BE7D2" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00217140" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217140">
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Margens:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217140">
+        <w:t xml:space="preserve"> Superior, Direita, Esquerda: 2,5 cm; Inferior: 2,0 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41393290" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00217140" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217140">
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Fonte:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217140">
+        <w:t xml:space="preserve"> Times New Roman, tamanho 12, em todo o corpo do texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A559EE5" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00217140" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217140">
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Espaçamento:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217140">
+        <w:t xml:space="preserve"> 1,5 entre linhas para o corpo do texto. Espaçamento simples para resumos, palavras-chave, notas de rodapé e legendas de figuras/tabelas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BD9633" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00217140" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217140">
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Alinhamento:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217140">
+        <w:t xml:space="preserve"> Justificado para o corpo do texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713808A7" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217140">
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Recuo de Parágrafo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217140">
+        <w:t xml:space="preserve"> 1,25 cm na primeira linha de cada parágraf</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB0DE9D" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5558EEE5" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As citações e referências devem seguir rigorosamente as normas da </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>Resumen</w:t>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>Resumen</w:t>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Association</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (APA)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Consulte o guia da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>Resumen</w:t>
+        <w:t>Purdue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...874 lines deleted...]
-      <w:hyperlink r:id="rId6">
+        <w:t xml:space="preserve"> OWL para detalhes: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="MdLink"/>
           </w:rPr>
-          <w:t>https://orcid.org/register</w:t>
+          <w:t>Purdue</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="MdLink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> OWL: APA </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="MdLink"/>
+          </w:rPr>
+          <w:t>Style</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">); O ORCID (Open </w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD1BA6E" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">O manuscrito deve ter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>no mínimo 15 e no máximo 18 páginas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, incluindo todos os elementos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE9F5BD" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdSpace"/>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19851D18" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="0079769E">
+      <w:pPr>
+        <w:pStyle w:val="MdHr"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="FF6600"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E403051" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="0079769E">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading2"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>TÍTULO DO ARTIGO EM PORTUGUÊS (MÁXIMO 15 PALAVRAS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC4B663" w14:textId="3B7AFCA1" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="0079769E">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>TÍTULO DO ARTIGO EM INGLÊS (MÁXIMO 15 PALAVRAS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4895D7FE" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="0079769E">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>TÍTULO DO ARTIGO EM ESPANHOL (MÁXIMO 15 PALAVRAS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147E7AC0" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="0079769E">
+      <w:pPr>
+        <w:pStyle w:val="MdHr"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="FF6600"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA1A010" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading3"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39864FFE" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">O resumo deve apresentar de forma concisa os objetivos, a metodologia, os principais resultados e as conclusões do estudo. Deve ter no máximo 150 palavras, com espaçamento </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">simples, sem recuo de parágrafo. Fonte Times New Roman, tamanho 12. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>NÃO INCLUIR NOMES DE AUTORES OU AFILIAÇÕES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E107ED9" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Palavra-chave 1; Palavra-chave 2; Palavra-chave 3; Palavra-chave 4; Palavra-chave 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E94C2EB" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading3"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C06872B" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The abstract </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>Researcher</w:t>
+        <w:t>should</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>concisely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>present</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>Contributor</w:t>
+        <w:t>conclusions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...89 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...455 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. It </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maximum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 150 words, single-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spaced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indentation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Times New Roman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>font</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>size</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 12. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>DO NOT INCLUDE AUTHOR NAMES OR AFFILIATIONS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542E622D" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 4; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8141DB" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="0075524E" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075524E">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC8610D" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="0075524E" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075524E">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resumen debe presentar de forma concisa los objetivos, la metodología, los principales resultados y las conclusiones del estudio. Debe tener un máximo de 150 palabras, a espacio simple, sin sangría de párrafo. Fuente Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0075524E">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0075524E">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamaño 12. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075524E">
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>NO INCLUIR NOMBRES DE AUTORES O AFILIACIONES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1720C8FE" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="0075524E" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075524E">
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Palabras Clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075524E">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Palabra clave 1; Palabra clave 2; Palabra clave 3; Palabra clave 4; Palabra clave 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196D3C60" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="0075524E" w:rsidRDefault="008C265C" w:rsidP="0079769E">
+      <w:pPr>
+        <w:pStyle w:val="MdHr"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="FF6600"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DDED06" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. INTRODUÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DAD379" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Texto da introdução. Utilize espaçamento 1,5 entre linhas, alinhamento justificado e recuo de 1,25 cm na primeira linha de cada parágrafo. Siga as normas APA para citações no texto.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4206E4" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. DESENVOLVIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0F31B2" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading3"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.1. Título da Subseção Nível 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F23D7A" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Texto da subseção. Continue com a formatação padrão.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1FBE4D" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading4"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.1.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+        <w:t>Título da Subseção Nível 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D48994" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Texto da subseção. Continue com a formatação padrão.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528C72C6" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. CONSIDERAÇÕES FINAIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711BEC78" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Texto das considerações finais.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA90C84" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="0079769E">
+      <w:pPr>
+        <w:pStyle w:val="MdHr"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="FF6600"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2951C945" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdSpace"/>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A32113" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdHeading2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>deve ter um mínimo de 15 páginas e um máximo de 25 páginas, os anexos são aparte desta contagem. Por Exemplo:</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Os referencias teóricos servem de fundamentação para o estudo e são usados na análise dos resultados apresentados posteriormente. Deve ser dada preferência para publicações recentes, de periódicos </w:t>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A38BAE8" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Liste todas as referências em ordem alfabética, seguindo rigorosamente as normas APA. Utilize espaçamento simples entre as linhas de cada referência e 1,5 entre as referências.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D370C3" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemplo de referência de livro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AE94CB" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sobrenome, A. A. (Ano). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+        <w:t>Título da obra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Editora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F068D1" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemplo de referência de artigo de periódico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19195ACC" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sobrenome, A. A., &amp; Sobrenome, B. B. (Ano). Título do artigo. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+        <w:t>Título do Periódico, volume</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(número), páginas. DOI (se disponível)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786787AE" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="0079769E">
+      <w:pPr>
+        <w:pStyle w:val="MdHr"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="FF6600"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C1C088" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Instruções para Figuras e Tabelas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5951B1" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Figuras e tabelas devem ser inseridas no corpo do texto, próximas à sua primeira menção.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309FD3F6" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As legendas das figuras devem vir abaixo da imagem, e os títulos das tabelas devem vir acima. Ambos devem ser em Times New Roman, tamanho 10, espaçamento simples, e autoexplicativos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9343FA" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdListItem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figuras devem ter resolução mínima de 300 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>especilizados</w:t>
+        <w:t>dpi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EE2BB3" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
-[...121 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="125CDFC2" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Exemplo de Tabela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC7F7B1" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Tabela 1</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...65 lines deleted...]
-          <w:b/>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+        <w:t>Título da Tabela</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E1E4E8"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E1E4E8"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="E1E4E8"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="F6F8FA"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3024"/>
+        <w:gridCol w:w="3023"/>
+        <w:gridCol w:w="3023"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008C265C" w14:paraId="719CFE50" w14:textId="77777777" w:rsidTr="00796E87">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="720"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F38E591" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00796E87">
+            <w:pPr>
+              <w:pStyle w:val="MdTableHeader"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Cabeçalho 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CBAF0A" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00796E87">
+            <w:pPr>
+              <w:pStyle w:val="MdTableHeader"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Cabeçalho 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0506D16D" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00796E87">
+            <w:pPr>
+              <w:pStyle w:val="MdTableHeader"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Cabeçalho 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C265C" w14:paraId="757763CC" w14:textId="77777777" w:rsidTr="00796E87">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED53A5A" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00796E87">
+            <w:pPr>
+              <w:pStyle w:val="MdTableCell"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Dado 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="452C48C4" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00796E87">
+            <w:pPr>
+              <w:pStyle w:val="MdTableCell"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Dado 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF05846" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00796E87">
+            <w:pPr>
+              <w:pStyle w:val="MdTableCell"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Dado 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C265C" w14:paraId="22E75A86" w14:textId="77777777" w:rsidTr="00796E87">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E1E4E8"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="003C784F" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00796E87">
+            <w:pPr>
+              <w:pStyle w:val="MdTableCell"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Dado 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E1E4E8"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE01118" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00796E87">
+            <w:pPr>
+              <w:pStyle w:val="MdTableCell"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Dado 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E1E4E8"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FC8781" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00796E87">
+            <w:pPr>
+              <w:pStyle w:val="MdTableCell"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Dado 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2088877F" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+        <w:t>Nota: Descrição da tabela, se necessário.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C2CB2F" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdSpace"/>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AA6F7E" w14:textId="77777777" w:rsidR="0079769E" w:rsidRDefault="0079769E" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBBE109" w14:textId="3A3C558A" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Exemplo de Figura:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB4F175" w14:textId="0AC60903" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="00A75DDD">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279FF185" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdStrong"/>
+        </w:rPr>
+        <w:t>Figura 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+        <w:t>Título da Figura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0130E4" w14:textId="31F4F093" w:rsidR="008C265C" w:rsidRDefault="00A75DDD" w:rsidP="00A75DDD">
+      <w:pPr>
+        <w:pStyle w:val="MdSpace"/>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75DDD">
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Pessoa (B)</w:t>
-[...185 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="416A8B91" wp14:editId="2F791996">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CBE11C5" wp14:editId="42BC684A">
+            <wp:extent cx="3454400" cy="1822450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="440043471" name="Imagem 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png" descr="Texto&#10;&#10;Descrição gerada automaticamente com confiança média"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4851462" cy="1119527"/>
+                      <a:ext cx="3454400" cy="1822450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8C381D" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="4EBD6FCC" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+        <w:t>Nota: Descrição da figura, se necessário.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5476BE33" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="0079769E">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="FF6600"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3996BDC3" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB092E7" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="0000122C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0000122C">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">: Nome da fonte ou sobrenome do autor (ano, p. </w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Financiamento:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000122C">
+        <w:t xml:space="preserve"> O estudo não recebeu financiamento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70009C6E" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="MdEm"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627E132E" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuições dos Autores (Baseado em </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>xx</w:t>
+      <w:r w:rsidRPr="00656003">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...23 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00656003">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e ICMJE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B2C938" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:t>Para cada autor, indicar as contribuições realizadas. As ações obrigatórias para autoria são: Conceitualização, Metodologia, Análise de dados, Administração do projeto, Escrita (redação do manuscrito original), Revisão crítica e aprovação final da versão a ser submetida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADE2655" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3771858A" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656003">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>: Conceitualização, Metodologia, Escrita - redação original, Revisão crítica e aprovação final.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191CBFF3" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656003">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>: Análise de dados, Administração do projeto, Escrita - revisão e edição.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFC8552" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389395E6" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:t>Outras contribuições (não obrigatórias para autoria) podem ser mencionadas aqui, se relevantes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>: gerenciamento de dados, coleta de dados, análise estatística, captação de financiamento, recursos, software, validação, preparação visual de dados).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EA5CD1" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F7839D" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conflito de Interesses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7780CEA9" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:t>Declaro(amos) que [há/não há] conflito de interesses que possa influenciar os resultados ou a interpretação do manuscrito. Em caso afirmativo, detalhar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2385252E" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F00BE2" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:t xml:space="preserve">[Descrever qualquer potencial conflito de interesses. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>: O autor X recebeu financiamento da empresa Y, que é mencionada no estudo.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2504C375" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CB17A0" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agradecimentos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (opcional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045630D7" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="00656003" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00656003">
+        <w:t xml:space="preserve">[Mencionar pessoas ou instituições que apoiaram a pesquisa, mas não atendem aos critérios de autoria. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00656003">
+        <w:t>: Agradecemos à Fundação Z pelo apoio financeiro e ao Professor W pela revisão inicial do manuscrito.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C682A" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="0000122C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00551F14" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0000122C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaração de uso de Inteligência Artificial: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000122C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo de declaração]: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000122C">
+        <w:t>Durante a preparação deste trabalho, o(s) autor(es) utilizou(aram) [nome da ferramenta/modelo ou serviço] versão [número e/ou data] para [justificar o motivo]. Após o uso desta ferramenta/modelo/serviço, o(s) autor(es) revisou(aram) e editou(aram) o conteúdo em conformidade com o método científico e assume(m) total responsabilidade pelo conteúdo da publicação."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C95F3A4" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="0000122C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB0CF50" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="0000122C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0000122C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Revisores:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000122C">
+        <w:t xml:space="preserve"> [Nome Completo do Revisor] (Revisão de Língua Portuguesa e ABNT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0E3E80" w14:textId="77777777" w:rsidR="008C265C" w:rsidRPr="0000122C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668099E0" w14:textId="77777777" w:rsidR="008C265C" w:rsidRDefault="008C265C" w:rsidP="008C265C">
+      <w:pPr>
+        <w:pStyle w:val="MdParagraph"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8721C1" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3017 lines deleted...]
-        <w:sectPr w:rsidR="002D3E27">
+        <w:sectPr w:rsidR="002D3E27" w:rsidSect="008C265C">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="142" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1726DF5A" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
+    <w:p w14:paraId="35B37A60" w14:textId="18353A5D" w:rsidR="002D3E27" w:rsidRDefault="002D3E27" w:rsidP="0079769E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...3064 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002D3E27">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:sectPr w:rsidR="002D3E27" w:rsidSect="00A75DDD">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3797FA0B" w14:textId="77777777" w:rsidR="008157C8" w:rsidRDefault="008157C8">
+    <w:p w14:paraId="4682034E" w14:textId="77777777" w:rsidR="008114F5" w:rsidRDefault="008114F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77558338" w14:textId="77777777" w:rsidR="008157C8" w:rsidRDefault="008157C8">
+    <w:p w14:paraId="2E34FC78" w14:textId="77777777" w:rsidR="008114F5" w:rsidRDefault="008114F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="06D7B92C" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42E425B8" w14:textId="77777777" w:rsidR="0079769E" w:rsidRDefault="0079769E" w:rsidP="0079769E">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7372"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Revista Macambira</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, Serrinha (BA), v. X, n. X, e2023000, </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Jan.</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Dez., 2026                                                  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="9B0800"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="9B0800"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ISSN:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2594-4754</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4587E3AD" w14:textId="77777777" w:rsidR="0079769E" w:rsidRDefault="0079769E" w:rsidP="0079769E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-        <w:color w:val="000000"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="000000"/>
-[...17 lines deleted...]
-        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="289A5509" wp14:editId="43BCFE4E">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="02BDE589" wp14:editId="4A1B583D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5969420</wp:posOffset>
+            <wp:posOffset>5943600</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>103767</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="546960" cy="560717"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
+          <wp:docPr id="1889416894" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="546960" cy="560717"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:t>DOI: 10.35642/</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Revista Macambira, Serrinha (BA), v. X, n. X, e2023000, Jan.-Dez., 2023</w:t>
-[...8 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:t>rm.v</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">9i1.1697                                                                                                                                         </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">              </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
-        <w:color w:val="9B0800"/>
-[...5 lines deleted...]
-    <w:r>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
-        <w:sz w:val="18"/>
-[...46 lines deleted...]
-      <w:t>10.35642</w:t>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="1A67B46A" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7977122E" w14:textId="740F62FC" w:rsidR="002D3E27" w:rsidRPr="0079769E" w:rsidRDefault="0079769E" w:rsidP="0079769E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-        <w:color w:val="000000"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-        <w:color w:val="000000"/>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16150118" wp14:editId="3ED7B389">
+          <wp:extent cx="654050" cy="227462"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:docPr id="189389081" name="Imagem 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="73609287" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect l="1157" r="1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="676693" cy="235337"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DAC3C8D" w14:textId="77777777" w:rsidR="0079769E" w:rsidRDefault="0079769E" w:rsidP="0079769E">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7372"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Revista Macambira</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, Serrinha (BA), v. X, n. X, e2023000, </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Jan.</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Dez., 2026                                                  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
-        <w:color w:val="000000"/>
+        <w:color w:val="9B0800"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="9B0800"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ISSN:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2594-4754</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="039BCE09" w14:textId="77777777" w:rsidR="0079769E" w:rsidRDefault="0079769E" w:rsidP="0079769E">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
-    </w:r>
+    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="000000"/>
-[...17 lines deleted...]
-        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4474CD7A" wp14:editId="4FFBA4AD">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="119F2045" wp14:editId="20A5C1C6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5969420</wp:posOffset>
+            <wp:posOffset>5943600</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>103767</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="546960" cy="560717"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
+          <wp:docPr id="1881968111" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="546960" cy="560717"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:t>DOI: 10.35642/</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Revista Macambira, Serrinha (BA), v. X, n. X, e2023000, Jan.-Dez., 2023</w:t>
-[...8 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:t>rm.v</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">9i1.1697                                                                                                                                         </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">              </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
-        <w:color w:val="9B0800"/>
-[...5 lines deleted...]
-    <w:r>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
-        <w:sz w:val="18"/>
-[...46 lines deleted...]
-      <w:t>10.35642</w:t>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="7E59A9C6" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="00000000">
+  <w:p w14:paraId="4C8F8CDC" w14:textId="79A0472B" w:rsidR="002D3E27" w:rsidRPr="0079769E" w:rsidRDefault="0079769E" w:rsidP="0079769E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-        <w:color w:val="000000"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-        <w:color w:val="000000"/>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...40 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12078014" wp14:editId="44C94D1E">
+          <wp:extent cx="654050" cy="227462"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:docPr id="742214426" name="Imagem 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="73609287" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect l="1157" r="1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="676693" cy="235337"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="50D30EBC" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="00000000">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F8111DC" w14:textId="77777777" w:rsidR="0079769E" w:rsidRDefault="0079769E" w:rsidP="0079769E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7372"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_30j0zll" w:colFirst="0" w:colLast="0"/>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Revista Macambira, Serrinha (BA), v. X, n. X, e2023000, Jan.-Dez., 2023</w:t>
-[...11 lines deleted...]
-        <w:b/>
+      <w:t>Revista Macambira</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve">, Serrinha (BA), v. X, n. X, e2023000, </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Jan.</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Dez., 2026                                                  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00496B86">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="9B0800"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>ISSN:</w:t>
-[...7 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
-    </w:r>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="9B0800"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>DOI:</w:t>
+      <w:t>ISSN:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>10.35642</w:t>
+      <w:t>2594-4754</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="459722BA" w14:textId="77777777" w:rsidR="0079769E" w:rsidRDefault="0079769E" w:rsidP="0079769E">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="19FEF65F" wp14:editId="653E58A0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5943600</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="546960" cy="560717"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="694538691" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="546960" cy="560717"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>DOI: 10.35642/</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>rm.v</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00496B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">9i1.1697                                                                                                                                         </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">              </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4BE91B3D" w14:textId="794732F6" w:rsidR="002D3E27" w:rsidRPr="0079769E" w:rsidRDefault="0079769E" w:rsidP="0079769E">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00412124">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23DAE238" wp14:editId="1F254DFF">
+          <wp:extent cx="654050" cy="227462"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:docPr id="1342128005" name="Imagem 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="73609287" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect l="1157" r="1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="676693" cy="235337"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="724C43D7" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18C2EC84" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EC37E32" w14:textId="77777777" w:rsidR="008157C8" w:rsidRDefault="008157C8">
+    <w:p w14:paraId="26D423CE" w14:textId="77777777" w:rsidR="008114F5" w:rsidRDefault="008114F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44EDB38F" w14:textId="77777777" w:rsidR="008157C8" w:rsidRDefault="008157C8">
+    <w:p w14:paraId="2A63C3B3" w14:textId="77777777" w:rsidR="008114F5" w:rsidRDefault="008114F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...385 lines deleted...]
-        <w:t xml:space="preserve"> Nota de rodapé devem ser numeradas a partir da segunda página. Nas notas da primeira página constam apenas as credenciais dos autores.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="555BEB61" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a3"/>
       <w:tblW w:w="9070" w:type="dxa"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
@@ -10132,51 +3019,51 @@
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72E0DAC8" wp14:editId="37361ECC">
                 <wp:extent cx="365916" cy="375266"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="4" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
+                <wp:docPr id="107685159" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="365916" cy="375266"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </pic:spPr>
@@ -10200,192 +3087,202 @@
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:color w:val="9B0800"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:color w:val="9B0800"/>
             </w:rPr>
-            <w:t>Título em português (Idioma Principal tamanho 14) (Máximo de 15 Palavras)...</w:t>
+            <w:t xml:space="preserve">Título em português (Idioma Principal tamanho 14) (Máximo de 15 </w:t>
           </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:color w:val="9B0800"/>
+            </w:rPr>
+            <w:t>Palavras)...</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="70D626C8" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6405CE9D" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a4"/>
       <w:tblW w:w="9070" w:type="dxa"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:insideH w:val="nil"/>
         <w:insideV w:val="nil"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8284"/>
       <w:gridCol w:w="786"/>
     </w:tblGrid>
     <w:tr w:rsidR="002D3E27" w14:paraId="62D3DE9E" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="557"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8284" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4DD448C8" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4DD448C8" w14:textId="64704AF8" w:rsidR="002D3E27" w:rsidRDefault="0079769E">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:color w:val="9B0800"/>
             </w:rPr>
-            <w:t>Sobrenome, A. 1.; Sobrenome, A. 2.; ...; Sobrenome, A. X.</w:t>
+            <w:t>Reservado aos editores</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="786" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="63F90223" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:color w:val="9B0800"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32484091" wp14:editId="18E1C6F5">
                 <wp:extent cx="365916" cy="375266"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="7" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
+                <wp:docPr id="1959386977" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png" descr="Desenho com traços pretos em fundo branco&#10;&#10;Descrição gerada automaticamente"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="365916" cy="375266"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </pic:spPr>
@@ -10400,128 +3297,127 @@
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="75102E6F" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="565E1B8D" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a5"/>
       <w:tblW w:w="9061" w:type="dxa"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:insideH w:val="nil"/>
         <w:insideV w:val="nil"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9061"/>
     </w:tblGrid>
     <w:tr w:rsidR="002D3E27" w14:paraId="6F4DC710" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1128"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9061" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7353C231" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03E95525" wp14:editId="29742D2E">
                 <wp:extent cx="5471836" cy="1262081"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="6" name="image5.png"/>
+                <wp:docPr id="1365467101" name="image5.png"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image5.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5471836" cy="1262081"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </pic:spPr>
@@ -10605,220 +3501,407 @@
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-900429</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-1579244</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7571105" cy="1695450"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="image3.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image3.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId2"/>
                       <a:srcRect b="0" l="0" r="0" t="0"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7571105" cy="1695450"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B7184AB" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39A935F6" w14:textId="77777777" w:rsidR="002D3E27" w:rsidRDefault="002D3E27">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="4536"/>
         <w:tab w:val="left" w:pos="5571"/>
         <w:tab w:val="right" w:pos="7571"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C600FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5DA9202"/>
+    <w:lvl w:ilvl="0" w:tplc="D2F0CDA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3648B860">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CB7CE628">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="403CC978">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9F227FAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="51AEFAE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9B80FE48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C1DA4E54">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7E12F83E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D075003"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="867E286A"/>
+    <w:lvl w:ilvl="0" w:tplc="AD6455F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A4861B74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A9105B3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F4E8FE64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F6FCD514">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DAE63CFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3F0CF9F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="67BC29BC">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8424D8A6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="278266162">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="607086241">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D3E27"/>
+    <w:rsid w:val="0001093E"/>
+    <w:rsid w:val="001B09B0"/>
     <w:rsid w:val="002D3E27"/>
     <w:rsid w:val="00375B41"/>
     <w:rsid w:val="005F6E00"/>
     <w:rsid w:val="00642848"/>
+    <w:rsid w:val="00663806"/>
+    <w:rsid w:val="0079769E"/>
+    <w:rsid w:val="008114F5"/>
     <w:rsid w:val="008157C8"/>
+    <w:rsid w:val="008C265C"/>
     <w:rsid w:val="008C365C"/>
+    <w:rsid w:val="00A45B1B"/>
+    <w:rsid w:val="00A75DDD"/>
+    <w:rsid w:val="00BF023D"/>
     <w:rsid w:val="00E87BBB"/>
     <w:rsid w:val="00F316DC"/>
     <w:rsid w:val="00FD5B04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="28A3A65A"/>
   <w15:docId w15:val="{596076B1-110A-451C-B34D-8AD1D0CDA24A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11445,86 +4528,293 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E87BBB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdSpace">
+    <w:name w:val="MdSpace"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="12"/>
+      <w:szCs w:val="12"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdHr">
+    <w:name w:val="MdHr"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="1" w:space="1" w:color="A5A5A5"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdParagraph">
+    <w:name w:val="MdParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdListItem">
+    <w:name w:val="MdListItem"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdTableHeader">
+    <w:name w:val="MdTableHeader"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdTableCell">
+    <w:name w:val="MdTableCell"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdHeading1">
+    <w:name w:val="MdHeading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdHeading2">
+    <w:name w:val="MdHeading2"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="400" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdHeading3">
+    <w:name w:val="MdHeading3"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="320" w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MdHeading4">
+    <w:name w:val="MdHeading4"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="280" w:after="140" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MdLink">
+    <w:name w:val="MdLink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MdStrong">
+    <w:name w:val="MdStrong"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MdEm">
+    <w:name w:val="MdEm"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C265C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0079769E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079769E"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in.gov.br/materia/-/asset_publisher/Kujrw0TZC2Mb/content/id/39729251/do1-2018-09-05-portaria-n-206-de-4-de-setembro-de-2018-39729135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://owl.purdue.edu/owl/research_and_citation/apa_style/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/0000000000000" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor1@mail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/0000000000000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor2@mail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/0000000000000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor2@mail.com" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11805,68 +5095,68 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>15546</Characters>
+  <Pages>5</Pages>
+  <Words>872</Words>
+  <Characters>4992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>166</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18388</CharactersWithSpaces>
+  <CharactersWithSpaces>5778</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Leo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>